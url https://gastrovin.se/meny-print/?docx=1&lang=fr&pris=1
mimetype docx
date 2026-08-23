--- v0 (2026-07-08)
+++ v1 (2026-08-23)
@@ -1,796 +1,813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Avsmakningsmeny</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Lök &amp; Havgus</w:t>
+        <w:t xml:space="preserve">Menu dégustation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pomme &amp; fromage frais</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Œufs de corégone &amp; crème à l’aneth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Anchoa &amp; Piquillo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hummer, morot &amp; krasse</w:t>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">50 gram Störkaviar Sturia, Gironde, Frankrike</w:t>
+        <w:t xml:space="preserve">Tomates, écrevisses &amp; aneth en fleur</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Girolles, œuf fermier &amp; Gammel Knas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gnocchis, œufs de truite &amp; sauce au beurre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pain &amp; beurre (Arla Unika)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">50 grammes de caviar d’esturgeon Sturia, Gironde, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="17"/>
           <w:i/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t xml:space="preserve">Caviar signatur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="16"/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t xml:space="preserve">650 kr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ölandsbiff, betor &amp; ”Pimentón de la Vera dulce”</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Wagyu A5, Caviar &amp; emulsion ”Snake River”</w:t>
+        <w:t xml:space="preserve">Bœuf d’Öland, betteraves &amp; « Pimentón de la Vera dulce »</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wagyu A5, caviar &amp; émulsion « Snake River »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="17"/>
           <w:i/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t xml:space="preserve">Caviar signatur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="16"/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t xml:space="preserve">350 kr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spansk hårdost, hasselnötter &amp; kvitten</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Jordgubbar, mandelkaka &amp; saltkolaglass</w:t>
+        <w:t xml:space="preserve">Fromage espagnol affiné, noisettes &amp; coing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Tarte aux pommes », amande &amp; glace à la pomme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Prix du menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">4–6 gäster   2 900 SEK/pers.</w:t>
+        <w:t xml:space="preserve">4–6 convives   2 900 SEK/pers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">7–9 gäster   2 700 SEK/pers.</w:t>
+        <w:t xml:space="preserve">7–9 convives   2 700 SEK/pers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">10–12 gäster   2 500 SEK/pers.</w:t>
+        <w:t xml:space="preserve">10–12 convives   2 500 SEK/pers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:color w:val="888888"/>
         </w:rPr>
         <w:t xml:space="preserve">Prix indiqués hors TVA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking History</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vol 15 · Den 4 september kl 18.00</w:t>
+        <w:t xml:space="preserve">Vol 15 · Le 4 septembre à 18 h</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">S. A. Olivier Père et Fils</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="17"/>
           <w:i/>
           <w:color w:val="555555"/>
         </w:rPr>
-        <w:t xml:space="preserve">välkomstbubblor</w:t>
+        <w:t xml:space="preserve">bulles de bienvenue</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sensommarsnacks</w:t>
+        <w:t xml:space="preserve">Snacks de fin d’été</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1996 Bollinger La Grande Année Magnum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Säsongens sista färskpotatis med kycklingsmörsås &amp; fransk forellrom</w:t>
+        <w:t xml:space="preserve">Les dernières pommes de terre nouvelles de la saison, sauce au beurre de volaille &amp; œufs de truite français</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1924 Beaune 1er Cru Cuvée Guigone de Salins, Hospices de Beaune, Pierre Ponnelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1934 Chambolle-Musigny Les Charmes 1er Cru, Barrier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kantareller, bakat ägg &amp; tryffelost</w:t>
+        <w:t xml:space="preserve">Girolles, œuf cuit &amp; fromage à la truffe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1959 Clos de Vougeot Grand Cru, Arthur Barolet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1961 Musigny Grand Cru, Domaine Pierre Ponnelle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lamm på ben, gremolata &amp; torkade oliver</w:t>
+        <w:t xml:space="preserve">Agneau sur l’os, gremolata &amp; olives séchées</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1978 Barca Velha, Casa Ferreirinha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1980 Hermitage, Domaine Jean-Louis Chave</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ankbröst med gräddkokt svartrot &amp; örter</w:t>
+        <w:t xml:space="preserve">Magret de canard, salsifis à la crème &amp; herbes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2003 Musigny Grand Cru Vieilles Vignes, Comte Georges de Vogüé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Svensk biff på kappa &amp; pepparsås</w:t>
+        <w:t xml:space="preserve">Faux-filet suédois avec sa couverture de gras &amp; sauce au poivre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1995 Château Mouton Rothschild</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">2005 Château Mouton Rothschild</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">”Skånsk” äppelkaka &amp; saffransgrädde</w:t>
+        <w:t xml:space="preserve">Gâteau aux pommes « à la scanienne » &amp; crème au safran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1990 Château d’Yquem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1947 Château La Tour Blanche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chokladpralin</w:t>
+        <w:t xml:space="preserve">Praliné au chocolat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1955 Vin &amp; Sprit Centralen Vintage Port</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vinpaket</w:t>
+        <w:t xml:space="preserve">Accords vins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Village</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="16"/>
           <w:color w:val="555555"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 295 kr</w:t>
+        <w:t xml:space="preserve">1 500 kr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Premier Cru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="16"/>
           <w:color w:val="555555"/>
         </w:rPr>
-        <w:t xml:space="preserve">1 999 kr</w:t>
+        <w:t xml:space="preserve">2 000 kr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Grand Cru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="16"/>
           <w:color w:val="555555"/>
@@ -813,83 +830,83 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="16"/>
           <w:color w:val="555555"/>
         </w:rPr>
         <w:t xml:space="preserve">5 000 kr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Alkoholfritt paket</w:t>
+        <w:t xml:space="preserve">Accord sans alcool</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="16"/>
           <w:color w:val="555555"/>
         </w:rPr>
-        <w:t xml:space="preserve">495 kr</w:t>
+        <w:t xml:space="preserve">550 kr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="40"/>
         </w:rPr>
-        <w:t xml:space="preserve">Matlagningskurser</w:t>
+        <w:t xml:space="preserve">Cours de cuisine</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèmes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1060,60 +1077,112 @@
 </w:document>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
         <w:sz w:val="12"/>
         <w:caps/>
         <w:color w:val="999999"/>
         <w:spacing w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve">GastroVin · Studio Nian · Sibyllegatan 9, Stockholm · info@gastrovin.se</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
-      <w:spacing w:after="20"/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">GASTROVIN</w:t>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="1332000" cy="333888"/>
+          <wp:docPr id="1" name="GastroVin"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="GastroVin"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1332000" cy="333888"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:t xml:space="preserve">Studio Nian</w:t>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="1008000" cy="147304"/>
+          <wp:docPr id="2" name="Studio Nian"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Studio Nian"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1008000" cy="147304"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/nian.png"/></Relationships>
+</file>