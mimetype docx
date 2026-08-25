--- v0 (2026-07-09)
+++ v1 (2026-08-25)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Avsmakningsmeny</w:t>
       </w:r>
     </w:p>
@@ -32,132 +33,132 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="12"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Snacks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tartar &amp; Sesam</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Lök &amp; Havgus</w:t>
+        <w:t xml:space="preserve">Äpple &amp; färskost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Löjrom &amp; dillkräm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Anchoa &amp; Piquillo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="12"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hummer, morot &amp; krasse</w:t>
+        <w:t xml:space="preserve">Tomater, kräftor &amp; krondill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Kantareller, lantägg &amp; Gammel Knas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Färskpotatis, forellrom &amp; smörsås</w:t>
+        <w:t xml:space="preserve">Gnocchi, forellrom &amp; smörsås</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Bröd &amp; smör (Arla Unika)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
@@ -247,51 +248,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Spansk hårdost, hasselnötter &amp; kvitten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jordgubbar, mandelkaka &amp; saltkolaglass</w:t>
+        <w:t xml:space="preserve">”Äppelpaj”, mandel &amp; äppelglass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking History</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -935,60 +936,112 @@
 </w:document>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
         <w:sz w:val="10"/>
         <w:caps/>
         <w:color w:val="999999"/>
         <w:spacing w:val="40"/>
       </w:rPr>
       <w:t xml:space="preserve">GastroVin · Studio Nian · Sibyllegatan 9, Stockholm · info@gastrovin.se</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
-      <w:spacing w:after="20"/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...4 lines deleted...]
-      <w:t xml:space="preserve">GASTROVIN</w:t>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="1052280" cy="263772"/>
+          <wp:docPr id="1" name="GastroVin"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="GastroVin"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1052280" cy="263772"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...5 lines deleted...]
-      <w:t xml:space="preserve">Studio Nian</w:t>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:extent cx="796320" cy="116370"/>
+          <wp:docPr id="2" name="Studio Nian"/>
+          <a:graphic>
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic>
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2" name="Studio Nian"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="796320" cy="116370"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/logo.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/nian.png"/></Relationships>
+</file>