--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -59,119 +59,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Œufs de corégone &amp; crème à l’aneth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anchoa &amp; Piquillo</w:t>
+        <w:t xml:space="preserve">Oignon confit &amp; fromage affiné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="12"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomates, écrevisses &amp; aneth en fleur</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Girolles, œuf fermier &amp; Gammel Knas</w:t>
+        <w:t xml:space="preserve">Homard tiède, maïs rôti, tomate au four &amp; piment croustillant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnocchis, œufs de truite &amp; sauce au beurre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pain &amp; beurre (Arla Unika)</w:t>
+        <w:t xml:space="preserve">Pain &amp; beurre salé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">50 grammes de caviar d’esturgeon Sturia, Gironde, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:i/>
@@ -181,51 +181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bœuf d’Öland, betteraves &amp; « Pimentón de la Vera dulce »</w:t>
+        <w:t xml:space="preserve">Canette française, salsifis, variation de carotte &amp; jus épicé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Wagyu A5, caviar &amp; émulsion « Snake River »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="14"/>
           <w:i/>
@@ -235,436 +235,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fromage espagnol affiné, noisettes &amp; coing</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">« Tarte aux pommes », amande &amp; glace à la pomme</w:t>
+        <w:t xml:space="preserve">Les meilleurs fromages du jour &amp; marmelade</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mûres arctiques de Kärngården, gâteau au gingembre, amande &amp; glace au caramel au beurre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking History</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="12"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vol 15 · Le 4 septembre à 18 h</w:t>
-[...337 lines deleted...]
-        <w:t xml:space="preserve">1955 Vin &amp; Sprit Centralen Vintage Port</w:t>
+        <w:t xml:space="preserve">Vol 16 · Le 4 décembre à 18 h</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chambre Separée, Studio 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.A. Olivier Père et Fils Le Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bulles de bienvenue</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 Bollinger R.D Extra Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snacks d’hiver</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 Aubert Chardonnay Lauren Estate (100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dos de cabillaud saisi à la flamme, sauce au beurre aux œufs de truite &amp; ciboulette</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1928 Ch Mouton d'Armailhacq &amp; 1937 Ch Mouton d'Armailhacq</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ris de veau à la Royal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1955 Charmes-Chambertin Grand Cru, Grafe Lecocq / 1959 Richebourg Grand Cru, Labaume / 1961 Pommard Les Rugiens 1:er Cru, Felix Clerget</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cerf, chou d’hiver &amp; sauce au vin rouge</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961 Barolo, Giacomo Conterno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pâtes aux champignons, lard fumé &amp; parmesan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982 Ch Mouton Rothschild &amp; 1982 Ch Pichon Longueville Comtesse de Lalande (100RP + 100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Canard français, topinambour, sauce au sang &amp; herbes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997 Sassicaia, Tenuta San Guido &amp; 1997 Barbaresco Sorì San Lorenzo, Gaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Burger de wagyu &amp; oignon à la truffe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988 Château d'Yquem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gâteau au fromage suédois &amp; crème au safran</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1917 Superfin Arracs Punsch, Rehnbergs Eftr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« Dammsugare » &amp; glace aux raisins au punch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Shippori Mincho" w:hAnsi="Shippori Mincho"/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Accords vins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>