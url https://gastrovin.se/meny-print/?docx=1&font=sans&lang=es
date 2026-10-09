--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -59,119 +59,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Huevas de corégono &amp; crema de eneldo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anchoa &amp; Piquillo</w:t>
+        <w:t xml:space="preserve">Cebolla confitada &amp; queso curado</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Menú</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomates, cangrejos de río &amp; eneldo en flor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rebozuelos, huevo de campo &amp; Gammel Knas</w:t>
+        <w:t xml:space="preserve">Bogavante templado, maíz asado, tomate al horno &amp; chile crujiente</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ñoquis, huevas de trucha &amp; salsa de mantequilla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pan &amp; mantequilla (Arla Unika)</w:t>
+        <w:t xml:space="preserve">Pan &amp; mantequilla con sal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50 gramos de caviar de esturión Sturia, Gironda, Francia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="17"/>
           <w:i/>
@@ -181,51 +181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ternera de Öland, remolacha &amp; «Pimentón de la Vera dulce»</w:t>
+        <w:t xml:space="preserve">Pato francés, salsifí, variación de zanahoria &amp; jugo especiado</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wagyu A5, caviar &amp; emulsión «Snake River»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="17"/>
           <w:i/>
@@ -235,436 +235,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Queso curado español, avellanas &amp; membrillo</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">«Tarta de manzana», almendra &amp; helado de manzana</w:t>
+        <w:t xml:space="preserve">Los mejores quesos del día &amp; mermelada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moras árticas de Kärngården, bizcocho de jengibre, almendra &amp; helado de caramelo de mantequilla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking History</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vol 15 · 4 de septiembre, 18.00</w:t>
-[...337 lines deleted...]
-        <w:t xml:space="preserve">1955 Vin &amp; Sprit Centralen Vintage Port</w:t>
+        <w:t xml:space="preserve">Vol 16 · 4 de diciembre, 18.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chambre Separée, Studio 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.A. Olivier Père et Fils Le Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Burbujas de bienvenida</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 Bollinger R.D Extra Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snacks de invierno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 Aubert Chardonnay Lauren Estate (100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lomo de bacalao a la llama con salsa de mantequilla con huevas de trucha &amp; cebollino</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1928 Ch Mouton d'Armailhacq &amp; 1937 Ch Mouton d'Armailhacq</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mollejas de ternera à la Royal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1955 Charmes-Chambertin Grand Cru, Grafe Lecocq / 1959 Richebourg Grand Cru, Labaume / 1961 Pommard Les Rugiens 1:er Cru, Felix Clerget</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ciervo, col de invierno &amp; salsa de vino tinto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961 Barolo, Giacomo Conterno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pasta de setas, panceta ahumada &amp; parmesano</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982 Ch Mouton Rothschild &amp; 1982 Ch Pichon Longueville Comtesse de Lalande (100RP + 100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pato francés, aguaturma con salsa de sangre &amp; hierbas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997 Sassicaia, Tenuta San Guido &amp; 1997 Barbaresco Sorì San Lorenzo, Gaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hamburguesa de wagyu &amp; cebolla trufada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988 Château d'Yquem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tarta de queso sueca &amp; crema de azafrán</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1917 Superfin Arracs Punsch, Rehnbergs Eftr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Dammsugare» &amp; helado de pasas al ponche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Maridaje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>