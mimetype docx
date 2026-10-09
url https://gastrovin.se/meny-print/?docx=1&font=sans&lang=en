--- v1 (2026-08-25)
+++ v2 (2026-10-09)
@@ -59,119 +59,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendace roe &amp; dill cream</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anchoa &amp; Piquillo</w:t>
+        <w:t xml:space="preserve">Candied onion &amp; aged cheese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomatoes, crayfish &amp; crown dill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chanterelles, farm egg &amp; Gammel Knas</w:t>
+        <w:t xml:space="preserve">Warm lobster, roasted corn, baked tomato &amp; crispy chili</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnocchi, trout roe &amp; butter sauce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bread &amp; butter (Arla Unika)</w:t>
+        <w:t xml:space="preserve">Bread &amp; salted butter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">50 grams sturgeon caviar Sturia, Gironde, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="17"/>
           <w:i/>
@@ -181,51 +181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Öland beef, beetroot &amp; ”Pimentón de la Vera dulce”</w:t>
+        <w:t xml:space="preserve">French duck, salsify, variation of carrot &amp; spiced jus</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wagyu A5, caviar &amp; ”Snake River” emulsion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="17"/>
           <w:i/>
@@ -235,436 +235,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spanish hard cheese, hazelnuts &amp; quince</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">”Apple pie”, almond &amp; apple ice cream</w:t>
+        <w:t xml:space="preserve">Today’s finest cheeses &amp; marmalade</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cloudberries from Kärngården, ginger cake, almond &amp; butterscotch ice cream</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking History</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="14"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vol 15 · September 4th, 6 pm</w:t>
-[...337 lines deleted...]
-        <w:t xml:space="preserve">1955 Vin &amp; Sprit Centralen Vintage Port</w:t>
+        <w:t xml:space="preserve">Vol 16 · December 4th, 6 pm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chambre Separée, Studio 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.A. Olivier Père et Fils Le Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Welcome bubbles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 Bollinger R.D Extra Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Winter snacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 Aubert Chardonnay Lauren Estate (100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Flame-grilled cod loin with butter sauce flavoured with trout roe &amp; chives</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1928 Ch Mouton d'Armailhacq &amp; 1937 Ch Mouton d'Armailhacq</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veal sweetbread à la Royal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1955 Charmes-Chambertin Grand Cru, Grafe Lecocq / 1959 Richebourg Grand Cru, Labaume / 1961 Pommard Les Rugiens 1:er Cru, Felix Clerget</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Venison, winter cabbage &amp; red wine sauce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961 Barolo, Giacomo Conterno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mushroom pasta, smoked pork &amp; parmesan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982 Ch Mouton Rothschild &amp; 1982 Ch Pichon Longueville Comtesse de Lalande (100RP + 100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">French duck, Jerusalem artichoke with blood sauce &amp; herbs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997 Sassicaia, Tenuta San Guido &amp; 1997 Barbaresco Sorì San Lorenzo, Gaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wagyu burger &amp; truffle onion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988 Château d'Yquem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Swedish cheesecake &amp; saffron cream</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="14"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1917 Superfin Arracs Punsch, Rehnbergs Eftr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”Dammsugare” &amp; punch raisin ice cream</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Wine pairing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>