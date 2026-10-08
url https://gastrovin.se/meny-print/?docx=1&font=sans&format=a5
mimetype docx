--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -59,119 +59,119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Löjrom &amp; dillkräm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Anchoa &amp; Piquillo</w:t>
+        <w:t xml:space="preserve">Kanderad lök &amp; lagrad ost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="12"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve">Menu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomater, kräftor &amp; krondill</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kantareller, lantägg &amp; Gammel Knas</w:t>
+        <w:t xml:space="preserve">Ljummen hummer, rostad majs, bakad tomat &amp; crispy chili</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Gnocchi, forellrom &amp; smörsås</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bröd &amp; smör (Arla Unika)</w:t>
+        <w:t xml:space="preserve">Bröd &amp; salt smör</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">50 gram Störkaviar Sturia, Gironde, Frankrike</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="14"/>
           <w:i/>
@@ -181,51 +181,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ölandsbiff, betor &amp; ”Pimentón de la Vera dulce”</w:t>
+        <w:t xml:space="preserve">Fransk honanka, svartrot, variation på morot &amp; kryddsky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve">Wagyu A5, Caviar &amp; emulsion ”Snake River”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="14"/>
           <w:i/>
@@ -235,436 +235,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">Spansk hårdost, hasselnötter &amp; kvitten</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">”Äppelpaj”, mandel &amp; äppelglass</w:t>
+        <w:t xml:space="preserve">Dagens bästa ostar &amp; marmelad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hjortron från Kärngården, ingefärskaka, mandel &amp; smörkolaglass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking History</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="12"/>
           <w:caps/>
           <w:color w:val="777777"/>
           <w:spacing w:val="60"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vol 15 · Den 4 september kl 18.00</w:t>
-[...337 lines deleted...]
-        <w:t xml:space="preserve">1955 Vin &amp; Sprit Centralen Vintage Port</w:t>
+        <w:t xml:space="preserve">Vol 16 · Den 4 december kl 18.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chambre Separée, Studio 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S.A. Olivier Père et Fils Le Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Välkomstbubbel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 Bollinger R.D Extra Brut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vintersnacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 Aubert Chardonnay Lauren Estate (100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eldad torskrygg med smörsås smaksatt med forellrom &amp; gräslök</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1928 Ch Mouton d'Armailhacq &amp; 1937 Ch Mouton d'Armailhacq</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kalvbräss à la Royal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1955 Charmes-Chambertin Grand Cru, Grafe Lecocq / 1959 Richebourg Grand Cru, Labaume / 1961 Pommard Les Rugiens 1:er Cru, Felix Clerget</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hjort, vinterkål &amp; rödvinsås</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1961 Barolo, Giacomo Conterno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svamppasta, rökt fläsk &amp; parmesan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982 Ch Mouton Rothschild &amp; 1982 Ch Pichon Longueville Comtesse de Lalande (100RP + 100RP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fransk anka, jordärtskocka med blodsås &amp; örter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1997 Sassicaia, Tenuta San Guido &amp; 1997 Barbaresco Sorì San Lorenzo, Gaja</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wagyuburgare &amp; tryffellök</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1988 Château d'Yquem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostkaka &amp; saffransgrädde</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="12"/>
+          <w:caps/>
+          <w:color w:val="777777"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1917 Superfin Arracs Punsch, Rehnbergs Eftr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”Dammsugare” &amp; punschrussinglass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="280"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Work Sans" w:hAnsi="Work Sans"/>
           <w:sz w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve">Vinpaket</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="120"/>
       </w:pPr>